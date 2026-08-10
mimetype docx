--- v0 (2025-10-12)
+++ v1 (2026-08-10)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer10.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer11.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer12.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer13.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer14.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
@@ -37,79 +38,76 @@
   <Override PartName="/word/footer23.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer24.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer25.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer26.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer27.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer28.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer29.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer30.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer31.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer32.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer33.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="33A5C310" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="79391693" w14:textId="40E90451" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="0051626A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="0051626A">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E23F679" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B3372D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
@@ -139,51 +137,51 @@
     </w:p>
     <w:p w14:paraId="1B195B1B" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRDefault="009E6CB9" w:rsidP="009E6CB9">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A58B488" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="009E6CB9">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
           <w:headerReference w:type="even" r:id="rId6"/>
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="even" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="567"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:vAlign w:val="center"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4812908F" w14:textId="727B4739" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="CenturyGothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="CenturyGothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -264,109 +262,109 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D5C5CF" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="009E6CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="CenturyGothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11126CBF" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="009E6CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="CenturyGothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="567"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:vAlign w:val="bottom"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AE28700" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>DEDICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E10C8A0" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="567"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert dedication text here. Insert dedication text here. Insert dedication text here. Insert dedication text here. Insert dedication text here. Insert dedication text here. Insert dedication text here. Insert dedication text here. Insert dedication text here. Insert dedication text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5749126D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="009E6CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2954BBB0" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="009E6CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="CenturyGothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="567"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32B10B7B" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>CONTENTS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="404"/>
         <w:gridCol w:w="1656"/>
@@ -1151,132 +1149,190 @@
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40C47">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pg #</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21C61B72" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00497A14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         </w:rPr>
         <w:sectPr w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="505" w:gutter="567"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50104AA0" w14:textId="2E9BDF56" w:rsidR="00987D79" w:rsidRPr="007D5242" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007D5242">
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGMENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6395C3AE" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="006B0013" w:rsidRDefault="00987D79" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
-        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006B0013">
         <w:t>Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2700709C" w14:textId="77777777" w:rsidR="006B0013" w:rsidRPr="006B0013" w:rsidRDefault="006B0013" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
-        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006B0013">
         <w:t>Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here. Insert acknowledgments text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34BBE301" w14:textId="77777777" w:rsidR="006B0013" w:rsidRDefault="006B0013" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F8DDC42" w14:textId="77777777" w:rsidR="006B0013" w:rsidRDefault="006B0013" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01F8C9D7" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRDefault="009E6CB9" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4437F8E1" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="431" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="505" w:footer="431" w:gutter="567"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1456463F" w14:textId="024C76AA" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>1 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F8C0D9" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="004A334E">
+    <w:p w14:paraId="71F8C0D9" w14:textId="5B2F789E" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="007639BA" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40C47">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F720B6D" wp14:editId="409A2EB2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>635</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>20955</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1847850" cy="2268220"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="21171741" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="21171741" name="Picture 21171741"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1847850" cy="2268220"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00987D79" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -1305,229 +1361,283 @@
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
       </w:r>
       <w:r w:rsidR="004A334E">
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383BFEF1" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="383BFEF1" w14:textId="383A6499" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B02988" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31363946" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="31363946" w14:textId="5F1CB98B" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083FF771" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="083FF771" w14:textId="52D81C4F" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190468B2" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="190468B2" w14:textId="7E0F7323" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59312272" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C40C47">
+    <w:p w14:paraId="59312272" w14:textId="48DB6BC9" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
+        <w:lastRenderedPageBreak/>
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D034894" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C40C47">
+    <w:p w14:paraId="4D034894" w14:textId="31C11055" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00D64347" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74E30A5C" wp14:editId="6D8D086D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3810</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>43180</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1918970" cy="2558415"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="486950612" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="486950612" name="Picture 486950612"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1918970" cy="2558415"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00987D79" w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375CA00C" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter one text here. Insert chapter one text here. Insert </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7774B171" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C82806" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve">Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B43E47" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C60A4E" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve">Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C860404" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">chapter one text here. Insert chapter one text here. </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C82806" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
-[...15 lines deleted...]
-    <w:p w14:paraId="14C60A4E" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="0C54D157" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEFBFD0" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C860404" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="049E53CD" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C54D157" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+    <w:p w14:paraId="49018CA7" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEFBFD0" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5B7DD0D0" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C095DB" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here. Insert chapter one text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA00052" w14:textId="77777777" w:rsidR="006B0013" w:rsidRPr="00C40C47" w:rsidRDefault="006B0013" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56E300DA" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B41A150" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId11"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="624" w:footer="454" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="624" w:footer="454" w:gutter="567"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3432E84D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C019A6" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C019A6">
         <w:lastRenderedPageBreak/>
         <w:t>2 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C5207D5" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
@@ -1602,107 +1712,107 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA050FD" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4FB52E" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BCA8BA0" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter </w:t>
+        <w:t xml:space="preserve">Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here.</w:t>
+        <w:t>two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745B2FE5" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69495BED" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E587721" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DEF345" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here. Insert chapter two text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3056AA7E" w14:textId="77777777" w:rsidR="006B0013" w:rsidRPr="00C40C47" w:rsidRDefault="006B0013" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CA18FA9" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E278672" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="default" r:id="rId14"/>
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="623C51D1" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>3 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="620351A4" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -1776,104 +1886,104 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C971447" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF1BB8F" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B55FFF" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter </w:t>
+        <w:t xml:space="preserve">Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here.</w:t>
+        <w:t>here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0730AE01" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71901335" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text </w:t>
+        <w:t xml:space="preserve">Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>here. Insert chapter three text here.</w:t>
+        <w:t>three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3DD6F5" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here. Insert chapter three text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0FA009" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="736E8E98" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="426C54D6" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
         <w:sectPr w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId16"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="320D570D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>4 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345FE38F" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -1947,124 +2057,124 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C1D0152" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC87C83" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195D5947" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. </w:t>
+        <w:t xml:space="preserve">Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
+        <w:t>chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D36A84D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E34B98" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve">Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40C47">
+        <w:lastRenderedPageBreak/>
+        <w:t>here. Insert chapter four text here. Insert chapter four text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED7D3D8" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3642FD" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here. Insert chapter four text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5ADDC4" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B4E5F48" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B4E28B" w14:textId="77777777" w:rsidR="00C019A6" w:rsidRPr="00C40C47" w:rsidRDefault="00C019A6" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00C019A6" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId19"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="even" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="first" r:id="rId23"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="600F455C" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>5 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA9BCC4" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -2138,130 +2248,130 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC0B2D4" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E993155" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260633D7" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five </w:t>
+        <w:t xml:space="preserve">Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
+        <w:t>chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FF8E27" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FD6036" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve">Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40C47">
+        <w:lastRenderedPageBreak/>
+        <w:t>five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2760BCA1" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4944A284" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here. Insert chapter five text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF5E5B3" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7749FEEE" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="691B81A2" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId22"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId24"/>
+          <w:footerReference w:type="even" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:footerReference w:type="first" r:id="rId26"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BABAA10" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>6 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53BB808C" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -2335,130 +2445,130 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="438F5F70" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4D2513" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20943E7E" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. </w:t>
+        <w:t xml:space="preserve">Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
+        <w:t>chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722E3386" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717B8E05" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve">Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40C47">
+        <w:lastRenderedPageBreak/>
+        <w:t>text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0436DA" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D9E73D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here. Insert chapter six text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC5D17D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BC9C64A" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4788E27B" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId25"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId27"/>
+          <w:footerReference w:type="even" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId28"/>
+          <w:footerReference w:type="first" r:id="rId29"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="790AD64C" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>7 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3F506D" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -2532,118 +2642,118 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D093491" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05324E2F" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75EE1AB1" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert </w:t>
+        <w:t xml:space="preserve">Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
+        <w:t>text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A82EC4A" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAFB39E" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter </w:t>
+        <w:t xml:space="preserve">Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
+        <w:t>chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8A7AFB" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AC26AF" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here. Insert chapter seven text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2FBDC2" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6554C3AA" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="009E6CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId28"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId30"/>
+          <w:footerReference w:type="even" r:id="rId30"/>
+          <w:footerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="first" r:id="rId32"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="232736A2" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>8 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FD5013" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -2717,119 +2827,119 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177D4AB8" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA82E3D" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B02B93F" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert </w:t>
+        <w:t xml:space="preserve">Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
+        <w:t>Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52896C9E" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D18D538" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight </w:t>
+        <w:t xml:space="preserve">Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
+        <w:t>eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB8ADCB" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098FFAD8" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here. Insert chapter eight text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144FA1F2" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7396DA80" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId31"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId33"/>
+          <w:footerReference w:type="even" r:id="rId33"/>
+          <w:footerReference w:type="default" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId35"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="740345BF" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>9 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF5A0A6" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -2903,117 +3013,117 @@
       <w:r>
         <w:t xml:space="preserve">intro here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB1D475" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17307242" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389C1B14" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve">Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter </w:t>
+        <w:t xml:space="preserve">Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t>nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
+        <w:t>Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C7A495" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2101CB90" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve">Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40C47">
+        <w:lastRenderedPageBreak/>
+        <w:t>nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEB0836" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
+      <w:pPr>
+        <w:pStyle w:val="ChapterBodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t>Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133A2167" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t>Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here. Insert chapter nine text here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CCC682C" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38201BA0" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:iCs/>
         </w:rPr>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId34"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId36"/>
+          <w:footerReference w:type="even" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId38"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5173FE" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>10 CHAPTER NAME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1020DF8B" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="00C40C47" w:rsidRDefault="004A334E" w:rsidP="004A334E">
       <w:pPr>
         <w:pStyle w:val="IntroBodyText"/>
         <w:rPr>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve">Insert chapter </w:t>
@@ -3543,103 +3653,103 @@
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve"> here. Insert chapter </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> here. Insert </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">here. Insert chapter </w:t>
+        <w:t xml:space="preserve">chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>ten text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve"> here. Insert chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>ten text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve"> here. Insert chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>ten text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve"> here. Insert chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>ten text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve"> here. Insert chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>ten text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve"> here. Insert chapter </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t>ten text</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40C47">
+        <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
@@ -4335,51 +4445,55 @@
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
-        <w:t>ten text</w:t>
+        <w:t xml:space="preserve">ten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40C47">
+        <w:lastRenderedPageBreak/>
+        <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
@@ -4411,55 +4525,51 @@
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">here. Insert chapter </w:t>
+        <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
@@ -4509,1821 +4619,1829 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here. Insert chapter </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t>ten text</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40C47">
         <w:t xml:space="preserve"> here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704570F6" w14:textId="77777777" w:rsidR="00987D79" w:rsidRDefault="00987D79" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
-        <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07873C35" w14:textId="77777777" w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidRDefault="009E6CB9" w:rsidP="00987D79">
       <w:pPr>
         <w:pStyle w:val="ChapterBodyText"/>
-        <w:ind w:firstLine="0"/>
         <w:sectPr w:rsidR="009E6CB9" w:rsidRPr="00C40C47" w:rsidSect="007D5242">
-          <w:footerReference w:type="even" r:id="rId37"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:footerReference w:type="even" r:id="rId39"/>
+          <w:footerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="8617" w:h="12983"/>
-          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="227"/>
+          <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="576" w:footer="432" w:gutter="567"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A1D78F8" w14:textId="77777777" w:rsidR="00987D79" w:rsidRPr="00C40C47" w:rsidRDefault="00987D79" w:rsidP="007D5242">
       <w:pPr>
         <w:pStyle w:val="ChapterTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40C47">
         <w:lastRenderedPageBreak/>
         <w:t>ABOUT THE AUTHOR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710636F5" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="004A334E" w:rsidRDefault="00987D79" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="004A334E">
         <w:t xml:space="preserve">Insert </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="004A334E">
         <w:t xml:space="preserve">about </w:t>
       </w:r>
       <w:r w:rsidRPr="004A334E">
         <w:t xml:space="preserve">author text here. </w:t>
       </w:r>
       <w:r w:rsidR="004A334E" w:rsidRPr="004A334E">
         <w:t xml:space="preserve">Insert about author text here. Insert about author text here. Insert about author text here. Insert about author text here. Insert about author text here. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6B4390" w14:textId="77777777" w:rsidR="004A334E" w:rsidRPr="004A334E" w:rsidRDefault="004A334E" w:rsidP="006B0013">
+    <w:p w14:paraId="7A6B4390" w14:textId="77777777" w:rsidR="004A334E" w:rsidRDefault="004A334E" w:rsidP="006B0013">
       <w:pPr>
         <w:pStyle w:val="FrontofBookBodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="004A334E">
         <w:t xml:space="preserve">Insert about author text here. Insert about author text here. Insert about author text here. Insert about author text here. Insert about author text here. Insert about author text here. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004A334E" w:rsidRPr="004A334E" w:rsidSect="007D5242">
-      <w:footerReference w:type="first" r:id="rId40"/>
+    <w:p w14:paraId="1FA311AD" w14:textId="77777777" w:rsidR="001B01EA" w:rsidRDefault="001B01EA" w:rsidP="006B0013">
+      <w:pPr>
+        <w:pStyle w:val="FrontofBookBodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D2EDE0F" w14:textId="77777777" w:rsidR="001B01EA" w:rsidRPr="004A334E" w:rsidRDefault="001B01EA" w:rsidP="006B0013">
+      <w:pPr>
+        <w:pStyle w:val="FrontofBookBodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001B01EA" w:rsidRPr="004A334E" w:rsidSect="007D5242">
+      <w:footerReference w:type="first" r:id="rId42"/>
       <w:pgSz w:w="8617" w:h="12983"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="578" w:footer="431" w:gutter="227"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="578" w:footer="431" w:gutter="567"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E20466" w14:textId="77777777" w:rsidR="00AE23C9" w:rsidRDefault="00AE23C9">
+    <w:p w14:paraId="228BEFA7" w14:textId="77777777" w:rsidR="006E4FF3" w:rsidRDefault="006E4FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A2731FD" w14:textId="77777777" w:rsidR="00AE23C9" w:rsidRDefault="00AE23C9">
+    <w:p w14:paraId="5712984B" w14:textId="77777777" w:rsidR="006E4FF3" w:rsidRDefault="006E4FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{566B8B74-0856-4A39-A9A4-3574794DD2A9}"/>
-    <w:embedItalic r:id="rId2" w:fontKey="{B4B96BCE-A7FC-4E02-956B-1A4CF48FC3C8}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{62D1FC7D-2EEE-49EB-9024-B911AE1B69BB}"/>
+    <w:embedItalic r:id="rId2" w:fontKey="{6F1B9FB2-2529-4363-8823-E819C4943190}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{47D64B78-4DAB-444E-98D3-27563A678D06}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{DAA8851E-C14B-46AA-A257-5BBC93068D0F}"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:altName w:val="等线 Light"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{426731C5-B2C0-4629-ADF3-F3367828CE81}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{CE0D3666-17B8-4CC1-A964-007D01257DF0}"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{BF9644CC-A959-4FDD-B918-7DCC42EF378A}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{DB8132E0-3A76-4962-A552-45F1367C8DC7}"/>
   </w:font>
   <w:font w:name="CenturyGothic">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="Microsoft YaHei"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53D7F3E0" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00BC5DCA" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="53D7F3E0" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00BC5DCA" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BC5DCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00BC5DCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00BC5DCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00BC5DCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00BC5DCA">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E27FB59" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="3E27FB59" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer11.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A8FCD81" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="6A8FCD81" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer12.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="067FE3F6" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="067FE3F6" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3943FE81" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="3943FE81" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer14.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6652FD8C" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="6652FD8C" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer15.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AF817DE" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="5AF817DE" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer16.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16273366" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="16273366" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>19</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer17.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7F583C1B" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="7F583C1B" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer18.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5ED8A2F8" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="5ED8A2F8" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer19.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3272BDF9" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="3272BDF9" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>23</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71BF9782" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00113507" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="71BF9782" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00113507" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00113507">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00113507">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00113507">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00113507">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00113507">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer20.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442F90A4" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="442F90A4" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer21.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E62EE56" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="1E62EE56" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer22.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3942A7B0" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="3942A7B0" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>27</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer23.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0AD76221" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="0AD76221" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>24</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer24.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33870963" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="33870963" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer25.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B55B1BC" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="6B55B1BC" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>31</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer26.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A5925E0" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="2A5925E0" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>28</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer27.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="079C38C1" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="079C38C1" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer28.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3EC5030D" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="3EC5030D" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>35</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer29.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C5769FA" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="1C5769FA" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>32</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="409672FA" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="003F3D9B" w:rsidRDefault="00870F9C" w:rsidP="00B85158">
+  <w:p w14:paraId="409672FA" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="003F3D9B" w:rsidRDefault="00870F9C" w:rsidP="00B85158">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer30.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FD63B39" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="0FD63B39" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer31.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="378ECC91" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="378ECC91" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>38</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer32.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54B693EA" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="54B693EA" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>36</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer33.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13DE3BBF" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="13DE3BBF" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>39</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25259A49" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="007A2990" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="25259A49" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="007A2990" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B0A6897" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="007A2990" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="4B0A6897" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="007A2990" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="007A2990">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6C03A4E1" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="003F3D9B" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="6C03A4E1" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="003F3D9B" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="41DC3569" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="41DC3569" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="041011DF" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="003F3D9B" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
+  <w:p w14:paraId="041011DF" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="003F3D9B" w:rsidRDefault="00870F9C" w:rsidP="00DA34FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006E42BE">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="003F3D9B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12110E78" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
+  <w:p w14:paraId="12110E78" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="001A067D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
@@ -6331,204 +6449,207 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="214E5BD6" w14:textId="77777777" w:rsidR="00AE23C9" w:rsidRDefault="00AE23C9">
+    <w:p w14:paraId="5D3B7D25" w14:textId="77777777" w:rsidR="006E4FF3" w:rsidRDefault="006E4FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0728390B" w14:textId="77777777" w:rsidR="00AE23C9" w:rsidRDefault="00AE23C9">
+    <w:p w14:paraId="120100F2" w14:textId="77777777" w:rsidR="006E4FF3" w:rsidRDefault="006E4FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="145F4000" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00572FE8">
+  <w:p w14:paraId="145F4000" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00572FE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>AUTHOR NAME</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62B91C98" w14:textId="77777777" w:rsidR="0069170C" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00572FE8">
+  <w:p w14:paraId="62B91C98" w14:textId="77777777" w:rsidR="00F3795D" w:rsidRPr="00F718AB" w:rsidRDefault="00870F9C" w:rsidP="00572FE8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F718AB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>BOOK TITLE</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedTrueTypeFonts/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00987D79"/>
     <w:rsid w:val="000D6928"/>
-    <w:rsid w:val="000F1CB5"/>
     <w:rsid w:val="001051F3"/>
+    <w:rsid w:val="001B01EA"/>
     <w:rsid w:val="00276E11"/>
+    <w:rsid w:val="002A5719"/>
     <w:rsid w:val="00317142"/>
     <w:rsid w:val="00455777"/>
     <w:rsid w:val="00497A14"/>
     <w:rsid w:val="004A334E"/>
+    <w:rsid w:val="0051626A"/>
     <w:rsid w:val="00536677"/>
-    <w:rsid w:val="0069170C"/>
     <w:rsid w:val="006B0013"/>
     <w:rsid w:val="006B27E1"/>
     <w:rsid w:val="006B654A"/>
     <w:rsid w:val="006E42BE"/>
+    <w:rsid w:val="006E4FF3"/>
+    <w:rsid w:val="007639BA"/>
     <w:rsid w:val="007D5242"/>
     <w:rsid w:val="00870F9C"/>
     <w:rsid w:val="009432C9"/>
     <w:rsid w:val="00987D79"/>
-    <w:rsid w:val="0099237B"/>
-    <w:rsid w:val="009D0F4A"/>
     <w:rsid w:val="009E6CB9"/>
     <w:rsid w:val="00A06461"/>
-    <w:rsid w:val="00AE23C9"/>
     <w:rsid w:val="00C019A6"/>
+    <w:rsid w:val="00D64347"/>
     <w:rsid w:val="00DD4127"/>
     <w:rsid w:val="00E72AE5"/>
     <w:rsid w:val="00EA2E6E"/>
+    <w:rsid w:val="00F3795D"/>
     <w:rsid w:val="00F61413"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C8265B0"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A0531B1E-2018-494C-A49C-9A651B86BEE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7051,69 +7172,65 @@
     <w:qFormat/>
     <w:rsid w:val="007D5242"/>
     <w:pPr>
       <w:spacing w:before="1440" w:after="720" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:iCs/>
       <w:caps/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrontofBookBodyText">
     <w:name w:val="Front of Book Body Text"/>
     <w:basedOn w:val="ChapterBodyText"/>
     <w:qFormat/>
     <w:rsid w:val="006B0013"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapterBodyText">
     <w:name w:val="Chapter Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C019A6"/>
+    <w:rsid w:val="007639BA"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
-      <w:ind w:firstLine="284"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntroBodyText">
     <w:name w:val="Intro Body Text"/>
     <w:basedOn w:val="ChapterBodyText"/>
     <w:qFormat/>
     <w:rsid w:val="00987D79"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA2E6E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA2E6E"/>
@@ -7217,51 +7334,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:aliases w:val="Emphasis Italic"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00455777"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer30.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer12.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer25.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer11.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer15.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer23.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer28.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer14.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer27.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer22.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer18.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer21.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer26.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer24.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer29.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -7491,53 +7608,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>38</Pages>
   <Words>10177</Words>
-  <Characters>58010</Characters>
+  <Characters>58014</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>483</Lines>
   <Paragraphs>136</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68051</CharactersWithSpaces>
+  <CharactersWithSpaces>68055</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Osborne Patten</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>